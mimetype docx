--- v0 (2026-05-18)
+++ v1 (2026-08-21)
@@ -1,5098 +1,1967 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
+    <w:p w14:paraId="28D2839A" w14:textId="19CDA39E" w:rsidR="006006B9" w:rsidRPr="006006B9" w:rsidRDefault="000011E6" w:rsidP="00640D94">
       <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006006B9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>交通部觀光署花東縱谷國家風景區管理處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755D4640" w14:textId="41775390" w:rsidR="00865C80" w:rsidRDefault="000011E6" w:rsidP="00640D94">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:afterLines="50" w:after="300" w:line="460" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006006B9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidR="0086162B" w:rsidRPr="006006B9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>無動力飛行運動起降場域</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006006B9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>」使用申請</w:t>
+      </w:r>
+      <w:r w:rsidR="0086162B" w:rsidRPr="006006B9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165D0D66" w14:textId="25962244" w:rsidR="00865C80" w:rsidRDefault="000011E6" w:rsidP="004F7389">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="32"/>
-[...10 lines deleted...]
-        <w:t>署</w:t>
+        </w:rPr>
+        <w:t>申請日期：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>申請案號：</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7389">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9143" w:type="dxa"/>
+        <w:tblW w:w="10158" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="746"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="1951"/>
+        <w:gridCol w:w="3803"/>
+        <w:gridCol w:w="4404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E21FD4">
+      <w:tr w:rsidR="00865C80" w14:paraId="59DCEBB7" w14:textId="77777777">
         <w:trPr>
+          <w:trHeight w:val="695"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
-[...1 lines deleted...]
-              <w:ind w:right="-50"/>
+          <w:p w14:paraId="0AD7B72F" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-              <w:t>編號</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>申請人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:tcW w:w="8207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
-[...12 lines deleted...]
-              <w:t>姓名</w:t>
+          <w:p w14:paraId="109B313C" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="00865C80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CBC9640" w14:textId="74A7FC23" w:rsidR="00865C80" w:rsidRDefault="0086162B">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（請填寫單位或公司名稱，個人申請請填姓名）</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00865C80" w14:paraId="6D254E60" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1177"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
-            <w:pPr>
+          <w:p w14:paraId="0B4BBCDA" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-              <w:t>台號</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcW w:w="8207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
-[...12 lines deleted...]
-              <w:t>級別</w:t>
+          <w:p w14:paraId="7398A3DA" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>聯絡電話：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>傳真：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D2C5ED" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>地址：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFFE5F2" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>電子郵件：</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00865C80" w14:paraId="5C3B764F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3278" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
-            <w:pPr>
+          <w:p w14:paraId="4B3CB46E" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-              <w:t>住址</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>使用場地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="3803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
-[...12 lines deleted...]
-              <w:t>電話</w:t>
+          <w:p w14:paraId="72E2CE07" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>起飛場地：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="797" w:type="dxa"/>
+            <w:tcW w:w="4404" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
-[...12 lines deleted...]
-              <w:t>備註</w:t>
+          <w:p w14:paraId="0206DC3B" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>降落場地：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21FD4">
+      <w:tr w:rsidR="00865C80" w14:paraId="79D183CE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="411"/>
+          <w:trHeight w:val="1115"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
-            <w:pPr>
+          <w:p w14:paraId="70369B5A" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>使用日期</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F2B6B1" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>及起迄時間</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:tcW w:w="8207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6F578CD3" w14:textId="77777777" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>使用日期：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日起至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>日止</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC2637B" w14:textId="32C47D14" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>個人申請至多</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日，機</w:t>
+            </w:r>
+            <w:r w:rsidR="00185AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>構</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00185AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>學校</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>法人、團體</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>申請至多</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>個月</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186F1DA8" w14:textId="77777777" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>起迄時間：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>時</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>分起至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>時</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>分止</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00865C80" w14:paraId="33DF3E2F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2676"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="75BA6481" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>需檢附之</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAE8DA5" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>相關文件</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="871" w:type="dxa"/>
+            <w:tcW w:w="8207" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="657CB241" w14:textId="70651298" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="00E13510" w:rsidP="00BA0FC8">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="007C23A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>申請人身分證或護照影本</w:t>
+            </w:r>
+            <w:r w:rsidR="007C23A2" w:rsidRPr="007C23A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（申請人為機構、學校、法人或團體請附負責人及立案證明文件影本）</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="007C23A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BCF541B" w14:textId="5EE6DB2C" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="00E13510">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>合格</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>有效之飛行</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>證</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>照影本（擇一）。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7653BA4E" w14:textId="36295073" w:rsidR="00A36F99" w:rsidRPr="00A36F99" w:rsidRDefault="0086162B" w:rsidP="00A36F99">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="907" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>國內、外飛行運動團體或組織發給之</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有效</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>飛行運動相關證書（照），如P1至P5；持P1及P2證書（照）者，須再檢附現場指導教練之國內</w:t>
+            </w:r>
+            <w:r w:rsidR="00260A4F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>外飛行運動團體或組織發給之</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有效</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>教練證書（照）。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4435053A" w14:textId="0A7B0024" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="0086162B" w:rsidP="00A36F99">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="907" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="007C23A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>運動部全民運動署（或教育部體育署）核發之有效</w:t>
+            </w:r>
+            <w:r w:rsidR="007C23A2" w:rsidRPr="007C23A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>專業人員證書</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510" w:rsidRPr="007C23A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41164F52" w14:textId="3F5B1F92" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="00E13510">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>使用人員名冊</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FEDE10C" w14:textId="4AC2AF45" w:rsidR="00865C80" w:rsidRPr="00A36F99" w:rsidRDefault="00E13510" w:rsidP="00BA0FC8">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>活動期間有效之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>新臺幣三百萬元以上</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B" w:rsidRPr="00A36F99">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>特定活動保險或個人傷害保險投保證明文件影本。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00865C80" w14:paraId="776479CC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3965"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3278" w:type="dxa"/>
+            <w:tcW w:w="10158" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
-            <w:pPr>
+          <w:p w14:paraId="16616D17" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>申請聲明：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A2C0EE" w14:textId="554350A8" w:rsidR="00865C80" w:rsidRDefault="00E13510">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>本申請書係由申請人親自填寫並檢具申請附件，申請人保證一切文件均屬實，並願負相關法律責任。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D03F6E" w14:textId="17174E8C" w:rsidR="00865C80" w:rsidRDefault="00E13510">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>申請人已詳閱「</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7B9D" w:rsidRPr="00AA7B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>臺東縣鹿野高台起飛場與龍田降落場及泰平山起飛場禁止危害安全之行為</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>」、「</w:t>
+            </w:r>
+            <w:r w:rsidR="00D047E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>交通部觀光署花東縱谷國家風景區管理處</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36F99" w:rsidRPr="006006B9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>無動力飛行運動場域管理要點</w:t>
+            </w:r>
+            <w:r w:rsidR="0086162B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>」及其他相關法令規定，並依規定從事無動力飛行運動，亦充分了解無動力飛行運動具一定程度之潛在風險，除已依規定投保相關保險外，願自行負責承擔風險，倘有任何意外發生，同意放棄對交通部觀光署花東縱谷國家風景區管理處之法律求償與訴訟。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="581E380D" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A592371" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>申請人：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:position w:val="2"/>
+              </w:rPr>
+              <w:t>印</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B15BEC" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="00865C80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77205D93" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:firstLine="840"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>此</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>致</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB2BF5F" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>交通部觀光署花東縱谷國家風景區管理處</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00865C80" w14:paraId="6E483F16" w14:textId="77777777" w:rsidTr="00D9673B">
+        <w:trPr>
+          <w:trHeight w:val="1958"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1453" w:type="dxa"/>
+            <w:tcW w:w="10158" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
-            <w:pPr>
+          <w:p w14:paraId="64A18297" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...23 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>審核結果：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231BC1E2" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="00865C80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...141 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AE9CB92" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...51 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>承辦人：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>單位主管：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7633A363" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="00865C80">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...140 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="360FF6D7" w14:textId="77777777" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...51 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>審核單位：交通部觀光署花東縱谷國家風景區管理處</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>鹿野管理站</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D7D62E9" w14:textId="0BB6762C" w:rsidR="00865C80" w:rsidRDefault="000011E6">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:szCs w:val="24"/>
-[...3834 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>聯絡電話：</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>089</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>551637</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>傳真：</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>089</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13510">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>551446</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E21FD4" w:rsidRDefault="000B591C">
+    <w:p w14:paraId="47ACF81F" w14:textId="31ECD8B2" w:rsidR="00865C80" w:rsidRDefault="000011E6" w:rsidP="00640D94">
       <w:pPr>
-        <w:ind w:left="283" w:right="390" w:firstLine="35"/>
+        <w:pStyle w:val="a6"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="120" w:right="118"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>本表單收集之個人資料，僅為識別當事人使用，非當事人同意，絶不轉做其他用途，亦不會公佈任何資訊，並遵循本管理處資料保存與安全控管辦理(並遵循個人資料保護法與本管理處個資保護之要求辦理)。</w:t>
+        <w:t>本表單收集之個人資料，僅為識別當事人使用，非當事人同意，絶不轉做其他用途，亦不會公佈任何資訊，並遵循本管理處資料保存與安全控管辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="0086162B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>並遵循個人資料保護法與本管理處個資保護之要求辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="0086162B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
+    <w:p w14:paraId="57D370FE" w14:textId="77777777" w:rsidR="00696B05" w:rsidRDefault="00696B05" w:rsidP="00696B05">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:line="160" w:lineRule="exact"/>
+        <w:ind w:left="283" w:right="390" w:firstLine="35"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Personal data collected in this form is solely for identification purposes. Without the consent of the individual concerned, it will never be used for other purposes or published, and will be managed in accordance with this Headquarters' data preservation and security control procedures (and in compliance with the Personal Data Protection Act and this Headquarters' personal data protection requirements).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E21FD4" w:rsidRDefault="00E21FD4">
+    <w:p w14:paraId="0A5AC8BB" w14:textId="0E6A8699" w:rsidR="00696B05" w:rsidRDefault="00F43F03" w:rsidP="00696B05">
       <w:pPr>
-        <w:rPr>
-[...26 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="120" w:right="118"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>Revised</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2.0</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00696B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>.07.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00696B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00696B05" w:rsidRPr="00A118E1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Liberation Serif" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>修正</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Liberation Serif" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>版</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E21FD4">
+    <w:sectPr w:rsidR="00696B05" w:rsidSect="00696B05">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="851" w:bottom="568" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:type="lines" w:linePitch="367"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:type="lines" w:linePitch="600" w:charSpace="-20481"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D93625" w:rsidRDefault="000B591C">
+    <w:p w14:paraId="571D699E" w14:textId="77777777" w:rsidR="00ED23D4" w:rsidRDefault="00ED23D4" w:rsidP="006006B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D93625" w:rsidRDefault="000B591C">
+    <w:p w14:paraId="57ADEA12" w14:textId="77777777" w:rsidR="00ED23D4" w:rsidRDefault="00ED23D4" w:rsidP="006006B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Liberation Serif">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="細明體">
+    <w:altName w:val="MingLiU"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D93625" w:rsidRDefault="000B591C">
+    <w:p w14:paraId="30BF9855" w14:textId="77777777" w:rsidR="00ED23D4" w:rsidRDefault="00ED23D4" w:rsidP="006006B9">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D93625" w:rsidRDefault="000B591C">
+    <w:p w14:paraId="5FD74C1A" w14:textId="77777777" w:rsidR="00ED23D4" w:rsidRDefault="00ED23D4" w:rsidP="006006B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E21FD4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E21FD4"/>
+    <w:rsidRoot w:val="00865C80"/>
+    <w:rsid w:val="000011E6"/>
+    <w:rsid w:val="00006B22"/>
+    <w:rsid w:val="000253EB"/>
+    <w:rsid w:val="00042F33"/>
+    <w:rsid w:val="000D0699"/>
+    <w:rsid w:val="00116504"/>
+    <w:rsid w:val="00141EF2"/>
+    <w:rsid w:val="0015128B"/>
+    <w:rsid w:val="001842B9"/>
+    <w:rsid w:val="00185AD5"/>
+    <w:rsid w:val="001C6BEF"/>
+    <w:rsid w:val="00211D75"/>
+    <w:rsid w:val="00243B00"/>
+    <w:rsid w:val="00260A4F"/>
+    <w:rsid w:val="00261578"/>
+    <w:rsid w:val="002B76BC"/>
+    <w:rsid w:val="00335DFE"/>
+    <w:rsid w:val="003473D7"/>
+    <w:rsid w:val="003873FA"/>
+    <w:rsid w:val="0039193E"/>
+    <w:rsid w:val="003B7CC3"/>
+    <w:rsid w:val="003E2A62"/>
+    <w:rsid w:val="00441618"/>
+    <w:rsid w:val="00475C4D"/>
+    <w:rsid w:val="004A0464"/>
+    <w:rsid w:val="004F7389"/>
+    <w:rsid w:val="0055000E"/>
+    <w:rsid w:val="00565B32"/>
+    <w:rsid w:val="005D404D"/>
+    <w:rsid w:val="006006B9"/>
+    <w:rsid w:val="00640D94"/>
+    <w:rsid w:val="00644252"/>
+    <w:rsid w:val="00651CB8"/>
+    <w:rsid w:val="00696B05"/>
+    <w:rsid w:val="006D03AA"/>
+    <w:rsid w:val="006F7640"/>
+    <w:rsid w:val="00715B75"/>
+    <w:rsid w:val="007530D0"/>
+    <w:rsid w:val="00795E83"/>
+    <w:rsid w:val="007C23A2"/>
+    <w:rsid w:val="007D0BBD"/>
+    <w:rsid w:val="007E4EB9"/>
+    <w:rsid w:val="008227F6"/>
+    <w:rsid w:val="0086162B"/>
+    <w:rsid w:val="00865C80"/>
+    <w:rsid w:val="00882F7B"/>
+    <w:rsid w:val="008C6546"/>
+    <w:rsid w:val="00912752"/>
+    <w:rsid w:val="0093196B"/>
+    <w:rsid w:val="009504FD"/>
+    <w:rsid w:val="009B1064"/>
+    <w:rsid w:val="009B2816"/>
+    <w:rsid w:val="009C5CE8"/>
+    <w:rsid w:val="00A1170F"/>
+    <w:rsid w:val="00A36F99"/>
+    <w:rsid w:val="00A433F1"/>
+    <w:rsid w:val="00AA4E35"/>
+    <w:rsid w:val="00AA7B9D"/>
+    <w:rsid w:val="00B66DFB"/>
+    <w:rsid w:val="00B72D76"/>
+    <w:rsid w:val="00BA0FC8"/>
+    <w:rsid w:val="00BB7EA1"/>
+    <w:rsid w:val="00C24E37"/>
+    <w:rsid w:val="00C81764"/>
+    <w:rsid w:val="00CB4072"/>
+    <w:rsid w:val="00D04726"/>
+    <w:rsid w:val="00D047E6"/>
+    <w:rsid w:val="00D9673B"/>
+    <w:rsid w:val="00DE69C9"/>
+    <w:rsid w:val="00E13510"/>
+    <w:rsid w:val="00E3542E"/>
+    <w:rsid w:val="00E45B61"/>
+    <w:rsid w:val="00E752E5"/>
+    <w:rsid w:val="00EA42D4"/>
+    <w:rsid w:val="00EB73E8"/>
+    <w:rsid w:val="00ED23D4"/>
+    <w:rsid w:val="00F225D1"/>
+    <w:rsid w:val="00F43F03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{6301B3E8-18AB-4C53-9B03-5500906727BC}"/>
+  <w14:docId w14:val="53F34C34"/>
+  <w15:docId w15:val="{470C7709-E6E6-4768-B7FF-04913F0CABED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5420,417 +2289,332 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="頁首 字元"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="頁尾 字元"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="頁首與頁尾"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="a6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="a6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="頁尾 字元"/>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a6"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="表格內容"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressLineNumbers/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="LibreOffice">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="細明體"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="新細明體"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B849BE37-7DA6-4D14-8E12-BAFCE263D059}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>52</Words>
-  <Characters>303</Characters>
+  <Words>235</Words>
+  <Characters>1340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>354</CharactersWithSpaces>
+  <CharactersWithSpaces>1572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>臺東縣飛行運動協會會員名冊100</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>csj</dc:creator>
+  <dc:creator>Chen Hou Chun</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>zh-TW</dc:language>
 </cp:coreProperties>
 </file>